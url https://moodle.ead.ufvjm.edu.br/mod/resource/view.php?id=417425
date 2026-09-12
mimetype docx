--- v0 (2026-07-27)
+++ v1 (2026-09-12)
@@ -1,713 +1,2963 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
-        <w:spacing w:before="960"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="1F4E79"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PIBID </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="1F4E79"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>UFVJM</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="11"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>MODELO DE RELATÓRIO DO SUBPROJETO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Avalia PIBID 2026 • Sistema MAIPE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="5F5F5F"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Documento de apoio às Coordenações de Área</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="-567" w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>As informações solicitadas estão alinhadas às fichas de indicadores definidas nos Anexos III e IV da Portaria nº 308/2026. O formulário é composto pelos tópicos a serem preenchidos no Maipe</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1. Orientações gerais de preenchimento</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="15"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Elaborar um único relatório por subprojeto. Quando o subprojeto envolver mais de um curso ou núcleo, as informações devem ser consolidadas conjuntamente pelas diferentes Coordenações de Área.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="15"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Preencher os campos com informações específicas, verificáveis e representativas do período de execução. Priorizar ações, resultados e evidências concretas em vez de descrições genéricas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="15"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Sempre que possível, indicar exemplos, produtos, registros, datas/períodos, escolas envolvidas e efeitos observados. Não é necessário anexar todas as evidências, mas o texto deve demonstrar sua existência.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="15"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Se determinado aspecto não tiver sido desenvolvido, registrar isso objetivamente; não criar ou superdimensionar evidências.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="15"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="40"/>
-[...6 lines deleted...]
-        <w:spacing w:before="280"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Respeitar, estritamente, o limite de 3.000 caracteres </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>com espaço</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="15"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Distinguir ação, resultado e efeito. A realização de uma oficina, reunião ou evento é uma ação; participação, materiais produzidos ou mudanças observadas são resultados; repercussões na formação dos licenciandos ou na escola são efeitos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="15"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Priorizar evidências representativas e verificáveis. Não é necessário listar toda a rotina do subprojeto, mas demonstrar processos continuados, estágio de consolidação, efetividade e avanços durante o ciclo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="15"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nos indicadores pré-calculados pela CAPES, não refazer o cálculo. Preencher apenas as informações solicitadas para conferência interna e eventual justificativa fundamentada de fatores supervenientes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="15"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Quando um critério não se aplicar à área ou ao contexto do subprojeto, registrar “não se aplica” e justificar brevemente. Não deixar campos em branco.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="15"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Encaminhar, juntamente com este template, a produção acadêmica indicada no Indicador II.VII e os documentos comprobatórios internos organizados conforme a lista final de evidências.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="19"/>
+        <w:tblW w:w="10224" w:type="dxa"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...578 lines deleted...]
-    </w:p>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10224"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblLayout w:type="fixed"/>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10224" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E2F0D9"/>
+            <w:tcMar>
+              <w:top w:w="110" w:type="dxa"/>
+              <w:bottom w:w="110" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ESTRUTURA RECOMENDADA PARA AS NARRATIVAS</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Contexto/necessidade identificada → ação planejada → modo de execução → participantes → resultado alcançado → efeito formativo ou institucional → evidência comprobatória.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:keepNext/>
-        <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="auto"/>
-          <w:sz w:val="26"/>
-[...5 lines deleted...]
-          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="auto"/>
-          <w:sz w:val="26"/>
-[...34 lines deleted...]
-        <w:t>As informações serão utilizadas pela Coordenação Institucional para organizar, revisar e inserir no Sistema de Monitoramento e Avaliação Integrada de Projetos Educacionais (Maipe) as evidências relativas aos indicadores de avaliação dos subprojetos e, quando pertinente, aos indicadores do Projeto Institucional.</w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>3. Identificação do subprojeto</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="36"/>
+        <w:tblStyle w:val="19"/>
+        <w:tblW w:w="10171" w:type="dxa"/>
+        <w:jc w:val="center"/>
+        <w:tblInd w:w="341" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3547"/>
+        <w:gridCol w:w="6624"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblLayout w:type="fixed"/>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3547" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9EAF7"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Subprojeto / área(s)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6624" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>[PREENCHER]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblLayout w:type="fixed"/>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3547" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9EAF7"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Curso(s) / núcleo(s) que compõem o subprojeto</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6624" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>[PREENCHER]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblLayout w:type="fixed"/>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3547" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9EAF7"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Coordenação(ões) de Área</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6624" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>[PREENCHER]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblLayout w:type="fixed"/>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3547" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9EAF7"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Escolas-campo envolvidas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6624" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>[PREENCHER]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblLayout w:type="fixed"/>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3547" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9EAF7"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Data de envio à Coordenação Institucional</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6624" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Até 20/08/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="-567" w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="-567" w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">As orientações para o preenchimento de cada tópico são apresentadas a seguir. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Os campos que possuem indicadores pré-calculados pela CAPES estão devidamente sinalizados.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="33"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:ind w:right="-568"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Resultados</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="33"/>
+        <w:ind w:left="-567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="33"/>
+        <w:ind w:left="-567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>PRINCIPAIS RESULTADOS DO SUBPROJETO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="33"/>
+        <w:ind w:left="-567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="33"/>
+        <w:ind w:left="-567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Apresente, de forma clara e objetiva, os principais resultados do subprojeto em sua instituição, destacando o fortalecimento da formação de professores na área do subprojeto na IES.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="19"/>
+        <w:tblW w:w="9356" w:type="dxa"/>
+        <w:tblInd w:w="-572" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9356"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblLayout w:type="fixed"/>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="720" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9356" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="33"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="40"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:i w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Orientação de preenchimento: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Apresentar os resultados mais relevantes do subprojeto como síntese avaliativa. Priorizar efeitos sobre a formação inicial dos licenciandos, a relação universidade–escola, a formação dos supervisores/professores da educação básica, os resultados pedagógicos e produtos/ações de maior impacto. Sempre que pertinente, combinar evidências quantitativas e qualitativas.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="33"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="33"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="AEAEAE" w:themeColor="background2" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="AEAEAE" w:themeColor="background2" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Limite de 3000 caracteres com espaços</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="33"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="AEAEAE" w:themeColor="background2" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="33"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="AEAEAE" w:themeColor="background2" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ocupação e permanência</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="33"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="33"/>
+        <w:ind w:left="-567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>OCUPAÇÃO DAS COTAS E PERMANÊNCIA DOS BOLSISTAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="33"/>
+        <w:ind w:left="-567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="33"/>
+        <w:ind w:left="-567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Os indicadores a seguir foram </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>pré-calculados</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> com base nos dados de gestão dos projetos pela CAPES referentes a ocupação das cotas de iniciação à docência e à permanência dos bolsistas de iniciação à docência e dos supervisores. No primeiro ciclo do Avalia Pibid, os dois indicadores de tempo médio de permanência terão caráter meramente informativo, não sendo contabilizados na avaliação.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="19"/>
+        <w:tblW w:w="10224" w:type="dxa"/>
+        <w:jc w:val="center"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10224"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblLayout w:type="fixed"/>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10224" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF2F8"/>
+            <w:tcMar>
+              <w:top w:w="110" w:type="dxa"/>
+              <w:bottom w:w="110" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>O QUE A CAPES AVALIA</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Percentual de núcleos cuja média de ocupação das cotas atingiu o limite mínimo do Programa: 18 bolsistas de iniciação à docência ou 9 nos subprojetos de Equidade. O indicador será pré-calculado com dados de pagamento da CAPES desde o início do projeto </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>até maio de 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="33"/>
+        <w:ind w:left="-567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="33"/>
+        <w:ind w:left="-567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Confira, a seguir, os resultados dos indicadores para este subprojeto. Registre ciência e, se for o caso, apresente justificativa fundamentada, demonstrando os fatores supervenientes que impactaram os resultados.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="33"/>
+        <w:ind w:left="-567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="33"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Percentual de núcleos com média adequada de ocupação das cotas de bolsa de iniciação à docência. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>[O sistema informará o resultado do subprojeto]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="33"/>
+        <w:ind w:left="-567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="33"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tempo médio de permanência dos bolsistas de iniciação à docência no subprojeto. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>[O sistema informará o resultado do subprojeto]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="33"/>
+        <w:ind w:left="-567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="33"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Tempo médio de permanência dos supervisores no subprojeto.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [O sistema informará o resultado do subprojeto]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="33"/>
+        <w:ind w:left="-567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="33"/>
+        <w:ind w:left="-567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Se pertinente, apresente justificativa fundamentada.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="19"/>
+        <w:tblW w:w="9073" w:type="dxa"/>
+        <w:tblInd w:w="-289" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9073"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblLayout w:type="fixed"/>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="411" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9073" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="33"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="apto" w:hAnsi="apto" w:cs="apto"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="7F7F7F" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="7F7F7F" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Orientação de preenchimento:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="apto" w:hAnsi="apto" w:cs="apto"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="7F7F7F" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Não calcular a pontuação. Informe a situação de cada núcleo e descreva somente fatores supervenientes que tenham afetado a ocupação: falta de estudantes elegíveis, encerrament</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="33"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="apto" w:hAnsi="apto" w:cs="apto"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="7F7F7F" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>o ou reorganização de oferta do curso, evasão atípica, dificuldades territoriais, calendário acadêmico, impedimentos administrativos ou outras ocorrências comprováveis. Indique também as providências adotadas e os resultados obtidos. Rotatividade ordinária, sem contextualização, não constitui justificativa suficiente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="apto" w:hAnsi="apto" w:cs="apto"/>
+                <w:color w:val="7F7F7F" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="33"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="AEAEAE" w:themeColor="background2" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="AEAEAE" w:themeColor="background2" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Limite de 3000 caracteres com espaços</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="33"/>
+        <w:ind w:left="-567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="33"/>
+        <w:ind w:left="-567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="33"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Indicador II.II</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Articulação</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="33"/>
+        <w:numPr>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="-567" w:leftChars="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="33"/>
+        <w:numPr>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="-567" w:leftChars="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ARTICULAÇÃO ENTRE O SUBPROJETO E A COMUNIDADE ESCOLAR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(peso: 20%)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="41"/>
+        <w:ind w:left="-440" w:leftChars="-200" w:firstLine="0" w:firstLineChars="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Peso no conjunto de indicadores do subprojeto: 20%. A CAPES informa que serão considerados, além do conteúdo das ações, a objetividade, a clareza e a pertinência das evidências descritas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="33"/>
+        <w:ind w:left="-567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="33"/>
+        <w:ind w:left="-567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Considerando os aspectos elencados a seguir, descreva as ações e estratégias utilizadas pelo subprojeto para promover a articulação com a comunidade escolar, bem como apresente evidências de seus efeitos práticos no desenvolvimento das atividades e nos resultados</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="33"/>
+        <w:ind w:left="-567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>alcançados.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="33"/>
+        <w:ind w:hanging="1287"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="33"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Diálogo constante com a direção ou a coordenação pedagógica visando ao apoio e à viabilização das atividades do Pibid na escola.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="19"/>
+        <w:tblW w:w="9073" w:type="dxa"/>
+        <w:tblInd w:w="-289" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9073"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblLayout w:type="fixed"/>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="856" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9073" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="40"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Orientação de preenchimento: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Descrever como ocorreu o diálogo com direção/coordenação pedagógica, sua regularidade, os mecanismos utilizados (reuniões, planejamento, comunicação institucional etc.) e de que modo esse diálogo viabilizou ou qualificou as ações do subprojeto.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="33"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="AEAEAE" w:themeColor="background2" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="AEAEAE" w:themeColor="background2" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Limite de 3000 caracteres com espaços</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="33"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Participação dos bolsistas de iniciação à docência ou coordenadores do subprojeto em atividades de planejamento do projeto pedagógico da escola e em reuniões pedagógicas e de órgãos colegiados.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="33"/>
+        <w:ind w:left="-207"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="19"/>
+        <w:tblW w:w="9073" w:type="dxa"/>
+        <w:tblInd w:w="-289" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9073"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblLayout w:type="fixed"/>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="908" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9073" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="33"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="40"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Orientação de preenchimento: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Indicar participações efetivas em reuniões pedagógicas, conselhos, colegiados, planejamento, revisão ou discussão do projeto pedagógico e outras instâncias da escola. Destacar contribuições concretas quando houver.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="33"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="33"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="AEAEAE" w:themeColor="background2" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="AEAEAE" w:themeColor="background2" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Limite de 3000 caracteres com espaços</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="33"/>
+        <w:ind w:left="-207"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="33"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Atendimento das necessidades e demandas apresentadas pela escola no planejamento e desenvolvimento das atividades do subprojeto.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="33"/>
+        <w:ind w:left="-207"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="19"/>
+        <w:tblW w:w="8991" w:type="dxa"/>
+        <w:tblInd w:w="-207" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="8991"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblLayout w:type="fixed"/>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="856" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8991" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="33"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="40"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Orientação de preenchimento: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Explicitar como as demandas da escola foram identificadas, incorporadas ao planejamento e transformadas em ações. Dar exemplos de adaptações, intervenções ou prioridades definidas a partir da realidade escolar.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="33"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="33"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="AEAEAE" w:themeColor="background2" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="AEAEAE" w:themeColor="background2" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Limite de 3000 caracteres com espaços</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="33"/>
+        <w:ind w:left="-207"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="33"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Valorização da escola como espaço de formação inicial, mobilizando seus professores como coformadores dos futuros docentes, aliado ao incentivo à participação do supervisor em pesquisas, projetos de extensão e outras atividades de desenvolvimento profissional.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="33"/>
+        <w:ind w:left="-207"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="19"/>
+        <w:tblW w:w="8991" w:type="dxa"/>
+        <w:tblInd w:w="-207" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="8991"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblLayout w:type="fixed"/>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="878" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8991" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="33"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="40"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:i w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Orientação de preenchimento: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Demonstrar o papel formativo da escola e dos supervisores na formação dos licenciandos. Indicar, quando houver, participação de supervisores/professores em pesquisa, extensão, eventos, cursos, grupos de estudo ou outras ações de desenvolvimento profissional.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="33"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="33"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="AEAEAE" w:themeColor="background2" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="AEAEAE" w:themeColor="background2" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Limite de 3000 caracteres com espaços</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="33"/>
+        <w:ind w:left="-207"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="33"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:ind w:hanging="77"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Indicador II.III — Aderência das atividades</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="33"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="33"/>
+        <w:ind w:left="-284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ADERÊNCIA FORMATIVO-PEDAGÓGICA DAS ATIVIDADES DESENVOLVIDAS</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(peso: 40%)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="41"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Peso no conjunto de indicadores do subprojeto: 40%. O indicador avalia o caráter formativo intencional e sistematizado das atividades, sua fundamentação teórico-científica, contextualização à realidade escolar e a reflexão dos licenciandos sobre sua formação.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="33"/>
+        <w:ind w:left="-284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="19"/>
+        <w:tblW w:w="10224" w:type="dxa"/>
+        <w:jc w:val="center"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10224"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblLayout w:type="fixed"/>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10224" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF2F8"/>
+            <w:tcMar>
+              <w:top w:w="110" w:type="dxa"/>
+              <w:bottom w:w="110" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>O QUE A CAPES AVALIA</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Em que medida as atividades práticas foram intencionais, sistematizadas, fundamentadas em conhecimentos teórico-científicos da área, contextualizadas nas demandas educacionais, acompanhadas por devolutivas do coordenador de área e convertidas em reflexão documentada pelos licenciandos.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="19"/>
         <w:tblW w:w="10224" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="108" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="108" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10224"/>
       </w:tblGrid>
       <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
@@ -719,31525 +2969,7837 @@
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10224" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FCE4D6"/>
             <w:tcMar>
               <w:top w:w="110" w:type="dxa"/>
               <w:bottom w:w="110" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
+              <w:pStyle w:val="4"/>
+              <w:keepNext/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="auto"/>
-                <w:sz w:val="19"/>
-[...1 lines deleted...]
-              <w:t>ATENÇÃO SOBRE OS ANEXOS NO MAIPE</w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ORIENTAÇÃO CENTRAL</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="auto"/>
-                <w:sz w:val="19"/>
-[...1 lines deleted...]
-              <w:br w:type="textWrapping"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="auto"/>
-                <w:sz w:val="18"/>
-[...1 lines deleted...]
-              <w:t>A Portaria CAPES nº 308/2026 permite anexar no Maipe apenas o Termo de Anuência Institucional e</w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Planejamento sistematizado e intencionalidade</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="auto"/>
-                <w:sz w:val="18"/>
-[...10 lines deleted...]
-              <w:t>uma produção acadêmica representativa de cada subprojeto. As demais evidências deverão ser descritas nas caixas de texto. Entretanto, os documentos comprobatórios devem ser identificados e mantidos organizados, pois a CAPES poderá solicitá-los posteriormente.</w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Este é o indicador de maior peso. A resposta deve demonstrar o ciclo formativo completo: diagnóstico da realidade escolar → planejamento fundamentado → execução → registro do licenciando → análise/reflexão → devolutiva do supervisor e do coordenador → reformulação ou aperfeiçoamento da prática.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="0"/>
+        <w:pStyle w:val="33"/>
+        <w:ind w:left="-284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="33"/>
+        <w:ind w:left="-284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Considerando os elementos elencados a seguir, descreva as atividades realizadas na escola pelos bolsistas do subprojeto, desde o planejamento até a divulgação do trabalho desenvolvido. Detalhe e exemplifique de modo a demonstrar o grau de alinhamento entre o projeto e os elementos apresentados.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="33"/>
+        <w:ind w:left="-284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="33"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Planejamento das atividades: existência de cronogramas e instrumentos específicos e evidencias do alinhamento das atividades às diretrizes oficiais, as necessidades reais da escola e aos referenciais teóricos da área.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="33"/>
+        <w:ind w:left="-284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="19"/>
+        <w:tblW w:w="8991" w:type="dxa"/>
+        <w:tblInd w:w="-207" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="8991"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblLayout w:type="fixed"/>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8991" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="33"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="40"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:iCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Orientação de preenchimento: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Informar como o planejamento foi sistematizado (cronogramas, planos, roteiros, reuniões, instrumentos de acompanhamento) e como articulou diretrizes oficiais, demandas reais da escola e referenciais teóricos. Nesse item, é interessante evidenciar que o nosso modelo de relatório de atividades contempla um planejamento de ações em consonância com </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>os</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> aspectos metodológicos estabelecidos no Projeto Institucional, o qual, por sua vez, considera as diretrizes formativas oficiais do PIBID CAPES.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="33"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="AEAEAE" w:themeColor="background2" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="AEAEAE" w:themeColor="background2" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Limite de 3000 caracteres com espaços</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="33"/>
+        <w:ind w:left="-207"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="33"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Transposição didática e realidade escolar: propostas didáticas elaboradas a partir de situações reais e dos conteúdos do componente curricular, promovendo diálogo entre o conhecimento acadêmico e o contexto da escola-campo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="33"/>
+        <w:ind w:left="153"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="19"/>
+        <w:tblW w:w="9073" w:type="dxa"/>
+        <w:tblInd w:w="-289" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9073"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblLayout w:type="fixed"/>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9073" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="33"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="808080" w:themeColor="text1" w:themeTint="80"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1">
+                      <w14:lumMod w14:val="50000"/>
+                      <w14:lumOff w14:val="50000"/>
+                    </w14:schemeClr>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="808080" w:themeColor="text1" w:themeTint="80"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1">
+                      <w14:lumMod w14:val="50000"/>
+                      <w14:lumOff w14:val="50000"/>
+                    </w14:schemeClr>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+              <w:t xml:space="preserve">Orientação de preenchimento: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="808080" w:themeColor="text1" w:themeTint="80"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1">
+                      <w14:lumMod w14:val="50000"/>
+                      <w14:lumOff w14:val="50000"/>
+                    </w14:schemeClr>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+              <w:t>Apresentar exemplos de propostas didáticas que transformaram conhecimento acadêmico em práticas adequadas ao currículo e à realidade da escola-campo.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="33"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="AEAEAE" w:themeColor="background2" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="AEAEAE" w:themeColor="background2" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Limite de 3000 caracteres com espaços</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="33"/>
+        <w:ind w:left="153"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="33"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Interculturalidade e diversidade discursiva: propostas didáticas que articulam gêneros discursivos e interculturalidade, com inclusão intencional de vozes e saberes de grupos minoritários, como quilombolas, indígenas e imigrantes, quando aplicável.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="33"/>
+        <w:ind w:left="153" w:right="-427"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="19"/>
+        <w:tblW w:w="9073" w:type="dxa"/>
+        <w:tblInd w:w="-289" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9073"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblLayout w:type="fixed"/>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9073" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="33"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="-427"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="40"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Orientação de preenchimento: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Descrever ações que tenham incorporado diversidade cultural, saberes sociais, diferentes gêneros discursivos e grupos historicamente sub-representados, quando pertinentes à área e ao contexto escolar.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="33"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="AEAEAE" w:themeColor="background2" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="AEAEAE" w:themeColor="background2" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Limite de 3000 caracteres com espaços</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="33"/>
+        <w:ind w:left="153" w:right="-427"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="33"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Acessibilidade e inclusão: propostas didáticas que incluam estratégias de acessibilidade pedagógica, como práticas de tradução entre as modalidades oral e visual-espacial para pessoas surdas, bem como o uso de recursos de audiodescrição, materiais táteis ou tecnologias assistivas para pessoas cegas, entre outras estratégias de inclusão, quando aplicável.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="33"/>
+        <w:ind w:left="-207"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="19"/>
+        <w:tblW w:w="8991" w:type="dxa"/>
+        <w:tblInd w:w="-207" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="8991"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblLayout w:type="fixed"/>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8991" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="33"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="40"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Orientação de preenchimento: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Indicar estratégias concretas de acessibilidade e inclusão, adaptações de materiais, recursos assistivos ou modificações metodológicas realizadas. Se não houve demanda específica, registrar como a inclusão foi considerada no planejamento </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>formativo dos estudantes para prepará-los</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> para desafios futuros como profissionais da prática docente.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="33"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="33"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="AEAEAE" w:themeColor="background2" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="AEAEAE" w:themeColor="background2" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Limite de 3000 caracteres com espaços</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="33"/>
+        <w:ind w:left="153" w:right="-427"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="33"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Cultura digital e interdisciplinaridade: propostas didáticas que envolvam uso de tecnologias e letramento digital, em articulação com outras áreas do conhecimento.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="33"/>
+        <w:ind w:left="153"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="19"/>
+        <w:tblW w:w="9073" w:type="dxa"/>
+        <w:tblInd w:w="-289" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9073"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblLayout w:type="fixed"/>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9073" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="33"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="40"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Orientação de preenchimento: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Descrever ações pedagógicas e formativas que envolveram tecnologias, linguagens digitais, recursos ou ambientes utilizados e, quando houver, a articulação interdisciplinar promovida pelas atividades.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="33"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="33"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="AEAEAE" w:themeColor="background2" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="AEAEAE" w:themeColor="background2" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Limite de 3000 caracteres com espaços</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="33"/>
+        <w:ind w:left="153"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="33"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Sistematização e práxis reflexiva: registros periódicos e sistemáticos realizados pelos bolsistas de iniciação à docência, com estímulo à análise crítica das ações desenvolvidas, sob a ótica da aprendizagem dos estudantes da educação básica da formação inicial de professores, propondo melhorias.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="33"/>
+        <w:ind w:left="153"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="19"/>
+        <w:tblW w:w="9073" w:type="dxa"/>
+        <w:tblInd w:w="-289" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9073"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblLayout w:type="fixed"/>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9073" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="40"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Orientação de preenchimento: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Informar quais registros foram produzidos (diários, portfólios, relatos de experiência, relatórios, fichas, memórias de reunião etc.), como foram analisados e quais mudanças ou melhorias decorreram da reflexão sobre a prática.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="33"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="33"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="AEAEAE" w:themeColor="background2" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="AEAEAE" w:themeColor="background2" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Limite de 3000 caracteres com espaços</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="33"/>
+        <w:ind w:left="153"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="33"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ciclo de feedback e aprimoramento: feedback do coordenador de área como componente formativo contínuo, efetivamente incorporado à reestruturação da prática e ao aperfeiçoamento das atividades subsequentes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="33"/>
+        <w:ind w:left="153"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="19"/>
+        <w:tblW w:w="9073" w:type="dxa"/>
+        <w:tblInd w:w="-289" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9073"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblLayout w:type="fixed"/>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9073" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="33"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="33"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="808080" w:themeColor="text1" w:themeTint="80"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1">
+                      <w14:lumMod w14:val="50000"/>
+                      <w14:lumOff w14:val="50000"/>
+                    </w14:schemeClr>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+              <w:t xml:space="preserve">Orientação de preenchimento: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="808080" w:themeColor="text1" w:themeTint="80"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1">
+                      <w14:lumMod w14:val="50000"/>
+                      <w14:lumOff w14:val="50000"/>
+                    </w14:schemeClr>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+              <w:t>Descrever como ocorreram as devolutivas da coordenação de área a partir do diálogo com a supervisão e do acompanhamento das ações formativas nas escolas, informar a frequência de devolutivas e intervenções, citando exemplos de adequações/alterações nas atividades decorrentes desse feedback.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="33"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="AEAEAE" w:themeColor="background2" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="AEAEAE" w:themeColor="background2" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Limite de 3000 caracteres com espaços</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="33"/>
+        <w:ind w:left="153"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="33"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Produção intelectual e divulgação das atividades: estímulo ao desenvolvimento da escrita acadêmica e à participação dos bolsistas de iniciação à docência em eventos acadêmicos da área, visando à divulgação das ações do subprojeto.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="19"/>
+        <w:tblW w:w="9073" w:type="dxa"/>
+        <w:tblInd w:w="-289" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9073"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblLayout w:type="fixed"/>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9073" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="808080" w:themeColor="text1" w:themeTint="80"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1">
+                      <w14:lumMod w14:val="50000"/>
+                      <w14:lumOff w14:val="50000"/>
+                    </w14:schemeClr>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+              <w:t xml:space="preserve">Orientação de preenchimento: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="808080" w:themeColor="text1" w:themeTint="80"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1">
+                      <w14:lumMod w14:val="50000"/>
+                      <w14:lumOff w14:val="50000"/>
+                    </w14:schemeClr>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+              <w:t>Informar sobre aspectos do subprojeto que executam ações voltadas para a formação do estudante no aprimoramento científico e redação de textos acadêmicos, considerando a socialização das suas atividades e produções em eventos e/ou disponibilização de materiais e produtos didáticos em rede.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="33"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="AEAEAE" w:themeColor="background2" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="AEAEAE" w:themeColor="background2" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Limite de 3000 caracteres com espaços</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="33"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:ind w:hanging="77"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Questionários</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
-        </w:rPr>
-      </w:pPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(peso: 5%)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="19"/>
+        <w:tblW w:w="9250" w:type="dxa"/>
+        <w:jc w:val="center"/>
+        <w:tblInd w:w="466" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9250"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblLayout w:type="fixed"/>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9250" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF2F8"/>
+            <w:tcMar>
+              <w:top w:w="110" w:type="dxa"/>
+              <w:bottom w:w="110" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>O QUE A CAPES AVALIA</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Percentual de bolsistas de iniciação à docência e supervisores do subprojeto, constantes na folha de pagamento de março de 2026, que concluíram e enviaram o questionário de percepção.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="33"/>
+        <w:numPr>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="-284" w:leftChars="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="33"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="33"/>
+        <w:ind w:left="-284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>RESULTADO DOS QUESTIONÁRIOS DE PERCEPÇÃO RESPONDIDOS PELOS PARTICIPANTES</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="33"/>
+        <w:ind w:left="-284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="33"/>
+        <w:ind w:left="-284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Os indicadores a seguir foram calculados com base nas respostas dos bolsistas de iniciação à docência e dos supervisores ao questionário de percepção aplicado pela CAPES, com o objetivo de captar a percepção desses participantes quanto à frequência das atividades desenvolvidas pelos alunos de licenciatura na escola e ao acompanhamento dessas atividades pelo coordenador de área. No primeiro ciclo do Avalia Pibid, o indicador </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Percentual de supervisores que indicaram participação frequente dos bolsistas de iniciação à docência em atividades práticas na escola</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> terá caráter meramente informativo, não sendo contabilizado na avaliação.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="33"/>
+        <w:ind w:left="-284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="33"/>
+        <w:ind w:left="-284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Confira, a seguir, os resultados desses indicadores para o subprojeto. Registre ciência e, se for o caso, apresente justificativa fundamentada, indicando os fatores supervenientes que impactaram o percentual de resposta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="33"/>
+        <w:ind w:left="-284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="33"/>
+        <w:ind w:left="-284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Observação:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Os três indicadores de percepção apresentados a seguir consideram apenas os participantes com, no mínimo, seis meses de atuação no subprojeto. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Os indicadores somente são calculados quando há, no mínimo, três respondentes e a taxa de resposta ao questionário é igual ou superior a 65%. Nos demais casos, não são apresentados.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="33"/>
+        <w:ind w:left="-284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="33"/>
+        <w:ind w:left="-284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="33"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Percentual de bolsistas de iniciação à docência e supervisores que responderam ao questionário de percepção da CAPES </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>[O sistema informará o resultado do subprojeto]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="33"/>
+        <w:ind w:left="-284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="33"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Percentual de bolsistas de iniciação à docência que indicaram participação frequente em atividades práticas na escola </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>[O sistema informará o resultado do subprojeto]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="33"/>
+        <w:ind w:left="-284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="33"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Percentual de supervisores que indicaram participação frequente dos bolsistas de iniciação à docência em atividades práticas na escola </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>[O sistema informará o resultado do subprojeto]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="33"/>
+        <w:ind w:left="-284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="33"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Percentual de bolsistas de iniciação à docência que indicaram acompanhamento frequente das atividades na escola pelo coordenador de área </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>[O sistema informará o resultado do subprojeto]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="33"/>
+        <w:ind w:left="436"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="33"/>
+        <w:ind w:left="-284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Se pertinente, apresente justificativa fundamentada.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="19"/>
+        <w:tblW w:w="9068" w:type="dxa"/>
+        <w:tblInd w:w="-284" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9068"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblLayout w:type="fixed"/>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="517" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9068" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="33"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="33"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="AEAEAE" w:themeColor="background2" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="AEAEAE" w:themeColor="background2" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Limite de 3000 caracteres com espaços</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="33"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:ind w:hanging="77"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Produção acadêmica</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - Indicador informativo apenas</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="33"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="-284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>VOLUME DA PRODUÇÃO ACADÊMICA SOBRE AS ATIVIDADES PRÁTICO-FORMATIVAS DESENVOLVIDAS NA ESCOLA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="-284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Informe as produções elaboradas pelos bolsistas de todas as modalidades do subprojeto cujo foco sejam as atividades prático-formativas desenvolvidas na escola.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="-284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>*São consideradas apenas as produções publicadas em </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2025</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> ou </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, até o limite de submissão do formulário de avaliação.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="-284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>**O volume da produção acadêmica não será objeto de avaliação no ciclo de </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="33"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Livro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="33"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Capítulo de Livro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="33"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Artigo</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="33"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Trabalho publicado em anais de evento</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="33"/>
+        <w:ind w:left="436"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="33"/>
+        <w:ind w:left="436"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Observação: Será necessário inserir as informações solicitadas pelo sistema conforme o tipo de produção a ser cadastrada.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="33"/>
+        <w:ind w:left="436"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="33"/>
+        <w:ind w:left="436"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="19"/>
+        <w:tblW w:w="9073" w:type="dxa"/>
+        <w:tblInd w:w="-289" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9073"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblLayout w:type="fixed"/>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="367" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9073" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="33"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="436"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="7F7F7F" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="7F7F7F" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Livro </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="33"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="436"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="7F7F7F" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="7F7F7F" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Título do livro:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="33"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="436"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="7F7F7F" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="7F7F7F" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Ano (2025 ou 2026):</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="33"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="436"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="7F7F7F" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="7F7F7F" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Editora:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="33"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="436"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="7F7F7F" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="7F7F7F" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ISBN (Não obrigatório):</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="33"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="436"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="7F7F7F" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="7F7F7F" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Autor(es):</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="33"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="33"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="436"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="7F7F7F" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="7F7F7F" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Capítulo de Livro</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="33"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="436"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="7F7F7F" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="7F7F7F" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Título do capítulo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="33"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="436"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="7F7F7F" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="7F7F7F" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Título do livro</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="33"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="436"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="7F7F7F" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="7F7F7F" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Páginas do capítulo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="33"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="436"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="7F7F7F" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="7F7F7F" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Ano (2025 ou 2026):</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="33"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="436"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="7F7F7F" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="7F7F7F" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Editora</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="33"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="436"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="7F7F7F" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="7F7F7F" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ISBN (não obrigatório)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="33"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="436"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="7F7F7F" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="7F7F7F" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Autor(es):</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="33"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="33"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="436"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="7F7F7F" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="7F7F7F" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Artigo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="33"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="436"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="7F7F7F" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="7F7F7F" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Título do artigo:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="33"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="436"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="7F7F7F" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="7F7F7F" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Páginas do artigo:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="33"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="436"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="7F7F7F" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="7F7F7F" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Periódico:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="33"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="436"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="7F7F7F" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="7F7F7F" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Volume e número do periódico:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="33"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="436"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="7F7F7F" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="7F7F7F" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Ano (2025 ou 2026):</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="33"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="436"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="7F7F7F" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="7F7F7F" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>DOI:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="33"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="436"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="7F7F7F" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="7F7F7F" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Autor(es):</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="33"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="436"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="33"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="436"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="7F7F7F" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="7F7F7F" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Trabalho publicado em anais de evento</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="33"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="436"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="7F7F7F" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="7F7F7F" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Título do trabalho</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="33"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="436"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="7F7F7F" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="7F7F7F" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Nome e número do evento:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="33"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="436"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="7F7F7F" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="7F7F7F" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Cidade e data do evento:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="33"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="436"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="7F7F7F" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="7F7F7F" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Cidade da publicação:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="33"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="436"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="7F7F7F" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="7F7F7F" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Editora/entidade:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="33"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="436"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="7F7F7F" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="7F7F7F" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Páginas:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="33"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="436"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="7F7F7F" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="7F7F7F" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Autor(es):</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="33"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="436"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="7F7F7F" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="33"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="459"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="7F7F7F" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="7F7F7F" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Para cada publicação cadastrada, indicar:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="33"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="459"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="33"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="459"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="7F7F7F" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="7F7F7F" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entre os autores informados, há: </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="33"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="459"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="7F7F7F" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="7F7F7F" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(  ) Bolsista de iniciação à docência</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="33"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="459"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="7F7F7F" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="7F7F7F" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(  ) Supervisor</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="33"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="459"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="7F7F7F" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="7F7F7F" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(  ) Coordenador</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="33"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="33"/>
+        <w:ind w:left="436"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="33"/>
+        <w:ind w:left="436"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="33"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:ind w:hanging="77"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Indicador II.VII —</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Aderência da produção</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="33"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="33"/>
+        <w:ind w:left="-284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ADERÊNCIA FORMATIVO-PEDAGÓGICA DAS PRODUÇÕES ACADÊMICAS DE AUTORIA OU COAUTORIA DOS BOLSISTAS DE INICIAÇÃO À DOCÊNCIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="33"/>
+        <w:ind w:left="-284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="808080" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:schemeClr w14:val="tx1">
+                <w14:lumMod w14:val="50000"/>
+                <w14:lumOff w14:val="50000"/>
+              </w14:schemeClr>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="808080" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:schemeClr w14:val="tx1">
+                <w14:lumMod w14:val="50000"/>
+                <w14:lumOff w14:val="50000"/>
+              </w14:schemeClr>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+        <w:t>Peso no conjunto de indicadores do subprojeto: 5%. Deve ser indicada apenas uma produção por subprojeto, de autoria ou coautoria de bolsista de iniciação à docência. A produção selecionada deve constar entre as produções cadastradas na tabela anterior.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="33"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="41"/>
+        <w:ind w:left="-220" w:leftChars="-100" w:firstLine="0" w:firstLineChars="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Dentre as produções de autoria ou coautoria de </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>bolsistas de iniciação à docência</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, apresente a que melhor representa os trabalhos produzidos no âmbito do subprojeto, tendo como foco as atividades prático-formativas desenvolvidas na escola. Anexe o documento e justifique a escolha.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Anexe o documento e justifique a escolha. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="33"/>
+        <w:ind w:left="-284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Caso não tenha informado nenhuma produção no indicador anterior, desconsidere essa etapa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="33"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="33"/>
+        <w:ind w:left="-284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Indique a produção</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (dentre as listadas no item anterior)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="19"/>
+        <w:tblW w:w="8783" w:type="dxa"/>
+        <w:tblInd w:w="-289" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="8783"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblLayout w:type="fixed"/>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="367" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8783" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="33"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Selecione uma das produções entre as informadas no tópico anterior.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="-284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Justifique a escolha</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="19"/>
+        <w:tblW w:w="8783" w:type="dxa"/>
+        <w:tblInd w:w="-289" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="8783"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblLayout w:type="fixed"/>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="367" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8783" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="33"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Insira a justificativa para a escolha da produção.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="33"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="19"/>
+        <w:tblW w:w="9825" w:type="dxa"/>
+        <w:jc w:val="center"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4914"/>
+        <w:gridCol w:w="4911"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblLayout w:type="fixed"/>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4914" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9EAF7"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Título completo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4911" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblLayout w:type="fixed"/>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4914" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9EAF7"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Categoria e ano</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4911" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblLayout w:type="fixed"/>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4914" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9EAF7"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Bolsista(s) ID autor(es)/coautor(es)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4911" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblLayout w:type="fixed"/>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4914" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9EAF7"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Nome do arquivo PDF</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4911" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblLayout w:type="fixed"/>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4914" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9EAF7"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Arquivo dentro do limite informado pela CAPES (PDF, até 10 MB)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4911" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:t>(  ) Sim (  ) Não</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="33"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="3"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Justificativa da escolha da produção</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="40"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Orientação de preenchimento: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Justificar por que essa produção é a mais representativa do subprojeto. Demonstrar, de modo explícito, sua aderência ao maior número possível dos critérios avaliativos abaixo, sempre com base no conteúdo efetivamente presente na produção.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="15"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Desenvolvimento de saberes docentes contextualizados com a área do subprojeto durante a prática real na escola;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="15"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Reelaboração de conteúdos científicos da área do subprojeto para a linguagem e o contexto real da prática na escola;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="15"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Proposição ou análise de novas práticas metodológicas e tecnológicas contextualizadas com a área do subprojeto e testadas na escola;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="15"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Diálogo entre teoria acadêmica e prática escolar contextualizado com a área do subprojeto e com a experiência real na escola;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="15"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Articulação das diferentes áreas do conhecimento para enfrentar problemas reais da escola.</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:keepNext/>
-        <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="auto"/>
-          <w:sz w:val="26"/>
-[...5 lines deleted...]
-          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="auto"/>
-          <w:sz w:val="26"/>
-[...10 lines deleted...]
-          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="auto"/>
-        </w:rPr>
-[...169 lines deleted...]
-        <w:t>Encaminhar, juntamente com este template, a produção acadêmica indicada no Indicador II.VII e os documentos comprobatórios internos organizados conforme a lista final de evidências.</w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. Contribuições do subprojeto para a avaliação do Projeto Institucional</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="36"/>
+        <w:tblStyle w:val="19"/>
+        <w:tblW w:w="9450" w:type="dxa"/>
+        <w:jc w:val="center"/>
+        <w:tblInd w:w="774" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9450"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblLayout w:type="fixed"/>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9450" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E2F0D9"/>
+            <w:tcMar>
+              <w:top w:w="110" w:type="dxa"/>
+              <w:bottom w:w="110" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>FINALIDADE DESTA SEÇÃO</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Os campos a seguir não correspondem a novos indicadores do subprojeto. Eles permitirão à Coordenação Institucional consolidar evidências dos subprojetos para os indicadores do Projeto Institucional previstos no Anexo II, especialmente cumprimento de metas, articulação com as redes, institucionalização, contrapartidas e transparência.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="3"/>
+        <w:keepNext/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.1 Contribuição para o cumprimento das metas do Projeto Institucional</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="19"/>
+        <w:tblW w:w="9631" w:type="dxa"/>
+        <w:jc w:val="center"/>
+        <w:tblInd w:w="593" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9631"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblLayout w:type="fixed"/>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9631" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF2F8"/>
+            <w:tcMar>
+              <w:top w:w="110" w:type="dxa"/>
+              <w:bottom w:w="110" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>COMO PREENCHER</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Relacionar cada meta pertinente ao subprojeto com as ações executadas, o grau de alcance, os resultados e as evidências. Quando a meta não tiver sido alcançada integralmente, apresentar justificativa objetiva e indicar providências ou replanejamento.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="19"/>
+        <w:tblW w:w="9742" w:type="dxa"/>
+        <w:jc w:val="center"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2577"/>
+        <w:gridCol w:w="2574"/>
+        <w:gridCol w:w="1263"/>
+        <w:gridCol w:w="1310"/>
+        <w:gridCol w:w="2018"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblLayout w:type="fixed"/>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:tblHeader/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2577" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="1F4E79"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="bg1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="bg1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+              <w:t>Meta prevista no Projeto Institucional</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2574" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="1F4E79"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="bg1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="bg1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+              <w:t>Ação do subprojeto</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1263" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="1F4E79"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="bg1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="bg1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+              <w:t>Grau de alcance</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1310" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="1F4E79"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="bg1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="bg1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+              <w:t>Resultado/efeito</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2018" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="1F4E79"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="bg1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="bg1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+              <w:t>Evidência</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblLayout w:type="fixed"/>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2577" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:spacing w:before="0" w:beforeAutospacing="1" w:after="0" w:afterAutospacing="1"/>
+              <w:ind w:left="0" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="sans-serif" w:cs="Calibri"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="333333"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>META B - Elaborar materiais didáticos de apoio para o Reforço Escolar.</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2574" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>[PREENCHER]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1263" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>[PREENCHER]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1310" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>[PREENCHER]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2018" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>[PREENCHER]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblLayout w:type="fixed"/>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2577" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:spacing w:before="0" w:beforeAutospacing="1" w:after="0" w:afterAutospacing="1"/>
+              <w:ind w:left="0" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="sans-serif" w:cs="Calibri"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="333333"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>META C - Contribuir para a melhoria do desempenho dos estudantes que apresentarem resultados abaixo da média esperada nas avaliações de todos os componentes curriculares.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2574" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1263" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1310" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2018" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblLayout w:type="fixed"/>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2577" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:spacing w:before="0" w:beforeAutospacing="1" w:after="0" w:afterAutospacing="1"/>
+              <w:ind w:left="0" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="sans-serif" w:cs="Calibri"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="333333"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>META F - Monitorar os resultados da intervenção pedagógica.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2574" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1263" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1310" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2018" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblLayout w:type="fixed"/>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2577" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:spacing w:before="0" w:beforeAutospacing="1" w:after="0" w:afterAutospacing="1"/>
+              <w:ind w:left="0" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="sans-serif" w:cs="Calibri"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="333333"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>META D - Proporcionar ações de intervenção pedagógica para os estudantes que não consolidaram habilidades e competências para sua faixa de escolaridade.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2574" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1263" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1310" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2018" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblLayout w:type="fixed"/>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2577" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:spacing w:before="0" w:beforeAutospacing="1" w:after="0" w:afterAutospacing="1"/>
+              <w:ind w:left="0" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="sans-serif" w:cs="Calibri"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="333333"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>META E - Envolver no mínimo 50% dos estudantes com resultados abaixo da média em ações de Reforço Escolar e a integração de pelo menos 20% dos estudantes com desempenho acima da média nos componentes curriculares.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2574" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1263" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1310" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2018" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblLayout w:type="fixed"/>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2577" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
+              </w:numPr>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:spacing w:before="0" w:beforeAutospacing="1" w:after="0" w:afterAutospacing="1"/>
+              <w:ind w:left="0" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="sans-serif" w:cs="Calibri"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="333333"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>META B - promoção de espaços de diálogo entre os diferentes atores das diferentes comunidades escolares e suas famílias.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2574" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1263" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1310" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2018" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblLayout w:type="fixed"/>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2577" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="14"/>
+              </w:numPr>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:spacing w:before="0" w:beforeAutospacing="1" w:after="0" w:afterAutospacing="1"/>
+              <w:ind w:left="0" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="SimSun" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="sans-serif" w:cs="Calibri"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="333333"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>META A - Elaboração de propostas pedagógicas que coadunem com a promoção de uma sociedade mais humana, diversa em termos de classe, raça e gênero, socialmente justa e com consciência sobre as questões socioambientais.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2574" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1263" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1310" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2018" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblLayout w:type="fixed"/>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2577" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="15"/>
+              </w:numPr>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:spacing w:before="0" w:beforeAutospacing="1" w:after="0" w:afterAutospacing="1"/>
+              <w:ind w:left="0" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="SimSun" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="sans-serif" w:cs="Calibri"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="333333"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>META A - Fomentar as reuniões coletivas voltadas para o planejamento de estratégias de retomada das aprendizagens não consolidadas pelos estudantes.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2574" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1263" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1310" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2018" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblLayout w:type="fixed"/>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2577" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="16"/>
+              </w:numPr>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:spacing w:before="0" w:beforeAutospacing="1" w:after="0" w:afterAutospacing="1"/>
+              <w:ind w:left="0" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="SimSun" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="sans-serif" w:cs="Calibri"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="333333"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>META A - Manter 80% de permanência dos alunos nas turmas atendidas ao longo da execução dos subprojetos.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2574" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1263" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1310" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2018" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblLayout w:type="fixed"/>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2577" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:spacing w:before="0" w:beforeAutospacing="1" w:after="0" w:afterAutospacing="1"/>
+              <w:ind w:left="0" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="SimSun" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="sans-serif" w:cs="Calibri"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="333333"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>META B - Aumentar em 20% as taxas de aprovação dos alunos das escolas do PIBID parceiras em relação ao período anterior.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2574" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1263" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1310" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2018" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblLayout w:type="fixed"/>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2577" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:spacing w:before="0" w:beforeAutospacing="1" w:after="0" w:afterAutospacing="1"/>
+              <w:ind w:left="0" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="SimSun" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="sans-serif" w:cs="Calibri"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="333333"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>META A - Fomentar as reuniões coletivas voltadas para o planejamento de estratégias de retomada das aprendizagens não consolidadas pelos estudantes.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2574" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1263" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1310" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2018" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblLayout w:type="fixed"/>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2577" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:spacing w:before="0" w:beforeAutospacing="1" w:after="0" w:afterAutospacing="1"/>
+              <w:ind w:left="0" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="SimSun" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="sans-serif" w:cs="Calibri"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="333333"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>META A - Fomentar não apenas dentro de cada subprojeto, mas deles entre si, discussões acerca do planejamento de intervenções pedagógicas e produção de materiais didáticos que envolvam metodologias investigativas e contextualizadas no ensino das ciências naturais, da matemática e das ciências humanas, tanto no ensino fundamental quanto no ensino médio.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2574" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1263" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1310" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2018" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblLayout w:type="fixed"/>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2577" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="SimSun" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="sans-serif" w:cs="Calibri"/>
+                <w:i/>
+                <w:caps w:val="0"/>
+                <w:color w:val="333333"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>OBJETIVO 5 - Promover a formação e a atuação crítica, atualizada e situada, dos estudantes de iniciação à docência quanto às temáticas previstas no item 4.7 do edital vigente, contribuindo para a promoção de uma formação inicial generalista e para o desenvolvimento humano de todos os envolvidos nas ações do Pibid."</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2574" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1263" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1310" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2018" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblLayout w:type="fixed"/>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2577" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:spacing w:before="0" w:beforeAutospacing="1" w:after="0" w:afterAutospacing="1"/>
+              <w:ind w:left="0" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="SimSun" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="sans-serif" w:cs="Calibri"/>
+                <w:i w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="333333"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>META B - Planejamento, execução e avaliação de atividades extensionistas vinculadas a essa temática.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2574" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1263" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1310" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2018" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="3"/>
+        <w:keepNext/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>7.2 Articulação com redes e pertinência para o contexto local</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="19"/>
         <w:tblW w:w="10224" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="108" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="108" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10224"/>
       </w:tblGrid>
       <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblLayout w:type="fixed"/>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10224" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="E2F0D9"/>
-[...1279 lines deleted...]
-            <w:tcW w:w="10224" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="1F4E79"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:rPr>
-[...7 lines deleted...]
-                <w:b/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="18"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:schemeClr w14:val="bg1"/>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
-              <w:t>SÍNTESE EXECUTIVA</w:t>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="bg1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+              <w:t>Descrever interlocução com secretarias/redes, critérios ou participação na escolha das escolas, formalização existente, demandas da rede atendidas e pertinência do subprojeto para o território.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10224" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="auto"/>
-                <w:sz w:val="18"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>[PREENCHER]</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="auto"/>
-                <w:sz w:val="18"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:br w:type="textWrapping"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="auto"/>
-                <w:sz w:val="18"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:br w:type="textWrapping"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="auto"/>
-                <w:sz w:val="18"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:br w:type="textWrapping"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="auto"/>
-                <w:sz w:val="18"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:br w:type="textWrapping"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="auto"/>
-                <w:sz w:val="18"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:br w:type="textWrapping"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="auto"/>
-                <w:sz w:val="18"/>
-[...23 lines deleted...]
-                <w:sz w:val="18"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:br w:type="textWrapping"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="2"/>
-        <w:keepNext/>
-[...22915 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-      </w:pPr>
-[...6795 lines deleted...]
-      </w:r>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Checklist antes do envio à Coordenação Institucional</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">☐ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>O relatório representa o subprojeto como unidade, incluindo todos os cursos/núcleos que o compõem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">☐ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>O campo de principais resultados foi preenchido em até 3.000 caracteres com espaço.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">☐ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Os quatro campos do Indicador II.II foram preenchidos, com evidências concretas e até 3.000 caracteres com espaço cada.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">☐ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Os itens aplicáveis do Indicador II.III foram respondidos com exemplos e evidências do planejamento, desenvolvimento, reflexão e aprimoramento das atividades, respeitando o limite de 3.000 caracteres com espaço.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">☐ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>As produções acadêmicas elegíveis de 2025/2026 foram informadas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">☐ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Foi selecionada apenas uma produção para o Indicador II.VII.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">☐ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>A produção selecionada possui autoria ou coautoria de bolsista de iniciação à docência.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">☐ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>O arquivo da produção selecionada está em PDF e tem até 10 MB.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">☐ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>A justificativa da produção selecionada demonstra aderência aos critérios formativo-pedagógicos da CAPES.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">☐ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>O texto foi revisado para eliminar generalizações, duplicações e informações não comprováveis.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:sectPr>
       <w:headerReference r:id="rId3" w:type="default"/>
-      <w:footerReference r:id="rId4" w:type="default"/>
-[...2 lines deleted...]
-      <w:cols w:space="720" w:num="1"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1481" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360" w:charSpace="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20007A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="宋体">
     <w:altName w:val="SimSun"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000010" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:panose1 w:val="02010600030101010101"/>
@@ -32260,13008 +10822,4323 @@
     <w:pitch w:val="default"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
   </w:font>
   <w:font w:name="SimHei">
     <w:altName w:val="SimSun"/>
     <w:panose1 w:val="02010609060101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="800002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="200001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...14 lines deleted...]
-  <w:font w:name="ＭＳ 明朝">
+  <w:font w:name="Aptos">
     <w:altName w:val="SimSun"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="86"/>
-    <w:family w:val="auto"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:altName w:val="Liberation Mono"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Gothic">
-[...2 lines deleted...]
-    <w:family w:val="modern"/>
+  <w:font w:name="Aptos Display">
+    <w:altName w:val="Liberation Mono"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="4002009F" w:csb1="DFD70000"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier">
-[...7 lines deleted...]
-  <w:font w:name="Aptos Display">
+  <w:font w:name="等线 Light">
     <w:altName w:val="Liberation Mono"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="ＭＳ 明朝">
-[...2 lines deleted...]
-    <w:charset w:val="86"/>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Liberation Mono">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="E0000AFF" w:usb1="400078FF" w:usb2="00000001" w:usb3="00000000" w:csb0="600001BF" w:csb1="DFF70000"/>
   </w:font>
-  <w:font w:name="Yu Gothic">
-[...1 lines deleted...]
-    <w:charset w:val="80"/>
+  <w:font w:name="等线">
+    <w:altName w:val="Liberation Mono"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="2002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="ＭＳ 明朝">
+  <w:font w:name="等线">
     <w:altName w:val="Liberation Mono"/>
     <w:panose1 w:val="00000000000000000000"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Rubik">
     <w:panose1 w:val="02000604000000020004"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000A07" w:usb1="40000001" w:usb2="00000000" w:usb3="00000000" w:csb0="200000B7" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="等线">
+    <w:altName w:val="Liberation Mono"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="等线">
+    <w:altName w:val="Liberation Mono"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="等线">
+    <w:altName w:val="Liberation Mono"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="等线">
+    <w:altName w:val="Liberation Mono"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="等线">
+    <w:altName w:val="Liberation Mono"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="等线">
+    <w:altName w:val="Liberation Mono"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="等线">
+    <w:altName w:val="Liberation Mono"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="等线">
+    <w:altName w:val="Liberation Mono"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="等线">
+    <w:altName w:val="Liberation Mono"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="等线">
+    <w:altName w:val="Liberation Mono"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="等线">
+    <w:altName w:val="Liberation Mono"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="等线">
+    <w:altName w:val="Liberation Mono"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="等线">
+    <w:altName w:val="Liberation Mono"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="等线">
+    <w:altName w:val="Liberation Mono"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="等线">
+    <w:altName w:val="Liberation Mono"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="等线">
+    <w:altName w:val="Liberation Mono"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="等线">
+    <w:altName w:val="Liberation Mono"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="等线">
+    <w:altName w:val="Liberation Mono"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="等线">
+    <w:altName w:val="Liberation Mono"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="等线">
+    <w:altName w:val="Liberation Mono"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="等线">
+    <w:altName w:val="Liberation Mono"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Reem Kufi">
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="等线">
+    <w:altName w:val="Liberation Mono"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="等线">
+    <w:altName w:val="Liberation Mono"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="等线">
+    <w:altName w:val="Liberation Mono"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="等线">
+    <w:altName w:val="Liberation Mono"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="等线">
+    <w:altName w:val="Liberation Mono"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="等线">
+    <w:altName w:val="Liberation Mono"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="等线">
+    <w:altName w:val="Liberation Mono"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="等线">
+    <w:altName w:val="Liberation Mono"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="等线">
+    <w:altName w:val="Liberation Mono"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="apto">
+    <w:altName w:val="Liberation Mono"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="等线">
+    <w:altName w:val="Liberation Mono"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="sans-serif">
+    <w:altName w:val="Liberation Mono"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="21"/>
+      <w:pStyle w:val="12"/>
+      <w:ind w:left="-284"/>
       <w:jc w:val="right"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="pt-PT"/>
+      </w:rPr>
+    </w:pPr>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:id w:val="1921831365"/>
+        <w:docPartObj>
+          <w:docPartGallery w:val="AutoText"/>
+        </w:docPartObj>
+      </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+      </w:sdtEndPr>
+      <w:sdtContent>
+        <w:r>
+          <w:rPr>
+            <w:lang w:val="pt-PT"/>
+          </w:rPr>
+          <w:pict>
+            <v:shape id="PowerPlusWaterMarkObject479724486" o:spid="_x0000_s1025" o:spt="136" type="#_x0000_t136" style="position:absolute;left:0pt;height:185.85pt;width:433.7pt;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;rotation:20643840f;z-index:-251658240;mso-width-relative:page;mso-height-relative:page;" fillcolor="#C0C0C0" filled="t" stroked="f" coordsize="21600,21600" o:allowincell="f">
+              <v:path/>
+              <v:fill on="t" opacity="32768f" focussize="0,0"/>
+              <v:stroke on="f"/>
+              <v:imagedata o:title=""/>
+              <o:lock v:ext="edit"/>
+              <v:textpath on="t" fitpath="t" trim="t" xscale="f" string="MODELO" style="font-family:calibri;font-size:1pt;v-text-align:center;"/>
+            </v:shape>
+          </w:pict>
+        </w:r>
+      </w:sdtContent>
+    </w:sdt>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="pt-PT"/>
+      </w:rPr>
+      <w:t>AVALIA PIBID 2026 – AVALIAÇÃO DOS SUBPROJETOS                                        PORTARIA CAPES Nº 308/2026</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="12"/>
+      <w:rPr>
+        <w:lang w:val="pt-PT"/>
+      </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-[...1 lines deleted...]
-        <w:sz w:val="16"/>
+        <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:eastAsia="pt-BR"/>
       </w:rPr>
-      <w:t>PIBID/UFVJM | Avalia Pibid 2026</w:t>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251675648" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>-321310</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-616585</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="1512570" cy="1085850"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="19" name="Imagem 19" descr="C:\Users\User\Documents\RP 2022 - CI\2024-2026\Reuniões Grupo PIBID\Logo\Logo PIBID cor.png"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="19" name="Imagem 19" descr="C:\Users\User\Documents\RP 2022 - CI\2024-2026\Reuniões Grupo PIBID\Logo\Logo PIBID cor.png"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="1512570" cy="1085850"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:anchor>
+      </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="FFFFFF7E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FFFFFF7E"/>
+    <w:nsid w:val="874E055A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="874E055A"/>
     <w:lvl w:ilvl="0" w:tentative="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-[...19 lines deleted...]
-      <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
-[...2 lines deleted...]
-    <w:tmpl w:val="FFFFFF82"/>
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="9CC898B3"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="9CC898B3"/>
     <w:lvl w:ilvl="0" w:tentative="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:pStyle w:val="14"/>
-[...20 lines deleted...]
-      <w:pStyle w:val="15"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2">
+    <w:nsid w:val="A115D891"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A115D891"/>
+    <w:lvl w:ilvl="0" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3">
+    <w:nsid w:val="BF7FF093"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="BF7FF093"/>
+    <w:lvl w:ilvl="0" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4">
+    <w:nsid w:val="DE0B7CA3"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="DE0B7CA3"/>
+    <w:lvl w:ilvl="0" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5">
+    <w:nsid w:val="DF5CDD2C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="DF5CDD2C"/>
+    <w:lvl w:ilvl="0" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6">
+    <w:nsid w:val="F49FA003"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F49FA003"/>
+    <w:lvl w:ilvl="0" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7">
+    <w:nsid w:val="086B2FAE"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="086B2FAE"/>
+    <w:lvl w:ilvl="0" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="436" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1156" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1876" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2596" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3316" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4036" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4756" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5476" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6196" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="FFFFFF88"/>
+  <w:abstractNum w:abstractNumId="8">
+    <w:nsid w:val="0D8C5E0A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0D8C5E0A"/>
+    <w:lvl w:ilvl="0" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9">
+    <w:nsid w:val="0E4C246C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0E4C246C"/>
+    <w:lvl w:ilvl="0" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10">
+    <w:nsid w:val="1389227F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="1389227F"/>
+    <w:lvl w:ilvl="0" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="153" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="873" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1593" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2313" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3033" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3753" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4473" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5193" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5913" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11">
+    <w:nsid w:val="182165AF"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="182165AF"/>
+    <w:lvl w:ilvl="0" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="-207" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="513" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1233" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1953" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2673" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3393" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4113" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4833" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5553" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12">
+    <w:nsid w:val="190E3111"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FFFFFF88"/>
+    <w:tmpl w:val="190E3111"/>
     <w:lvl w:ilvl="0" w:tentative="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="31"/>
+      <w:pStyle w:val="16"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="FFFFFF89"/>
+  <w:abstractNum w:abstractNumId="13">
+    <w:nsid w:val="19E4173E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="19E4173E"/>
+    <w:lvl w:ilvl="0" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14">
+    <w:nsid w:val="1F7F7098"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="1F7F7098"/>
+    <w:lvl w:ilvl="0" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15">
+    <w:nsid w:val="383F768B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="383F768B"/>
+    <w:lvl w:ilvl="0" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="153" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="873" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1593" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2313" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3033" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3753" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4473" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5193" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5913" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16">
+    <w:nsid w:val="45DB516A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="45DB516A"/>
+    <w:lvl w:ilvl="0" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17">
+    <w:nsid w:val="48F353AD"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="48F353AD"/>
+    <w:lvl w:ilvl="0" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="-207" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="513" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1233" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1953" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2673" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3393" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4113" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4833" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5553" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18">
+    <w:nsid w:val="56A1866E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="56A1866E"/>
+    <w:lvl w:ilvl="0" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19">
+    <w:nsid w:val="79C87DA0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FFFFFF89"/>
+    <w:tmpl w:val="79C87DA0"/>
     <w:lvl w:ilvl="0" w:tentative="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:pStyle w:val="30"/>
+      <w:pStyle w:val="15"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="16">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="18">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="4">
-[...2 lines deleted...]
-  <w:num w:numId="5">
+  <w:num w:numId="19">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="20">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-  <w:zoom w:val="bestFit" w:percent="218"/>
+  <w:zoom w:percent="190"/>
   <w:bordersDoNotSurroundHeader w:val="0"/>
   <w:bordersDoNotSurroundFooter w:val="0"/>
   <w:documentProtection w:enforcement="0"/>
-  <w:defaultTabStop w:val="720"/>
+  <w:defaultTabStop w:val="708"/>
+  <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="1"/>
   <w:displayVerticalDrawingGridEvery w:val="1"/>
   <w:noPunctuationKerning w:val="1"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:hdrShapeDefaults>
   <w:compat>
     <w:doNotExpandShiftReturn/>
     <w:doNotWrapTextWithPunct/>
     <w:doNotUseEastAsianBreakRules/>
     <w:doNotUseIndentAsNumberingTabStop/>
     <w:useAltKinsokuLineBreakRules/>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00B47730"/>
-[...9 lines deleted...]
-    <w:rsid w:val="3C4B5CF8"/>
+    <w:rsidRoot w:val="005E4A5C"/>
+    <w:rsid w:val="002344C7"/>
+    <w:rsid w:val="002D2AE6"/>
+    <w:rsid w:val="00451059"/>
+    <w:rsid w:val="0058711C"/>
+    <w:rsid w:val="005E4A5C"/>
+    <w:rsid w:val="00776400"/>
+    <w:rsid w:val="008045B4"/>
+    <w:rsid w:val="0090194C"/>
+    <w:rsid w:val="00982605"/>
+    <w:rsid w:val="00986727"/>
+    <w:rsid w:val="00995BD7"/>
+    <w:rsid w:val="00BD1298"/>
+    <w:rsid w:val="00BE1FBF"/>
+    <w:rsid w:val="00C964E9"/>
+    <w:rsid w:val="00F43339"/>
+    <w:rsid w:val="54AA1232"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:doNotAutoCompressPictures/>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="pt-BR" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w14:defaultImageDpi w14:val="300"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="SimSun" w:cs="Times New Roman"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:latentStyles w:count="260" w:defQFormat="0" w:defUnhideWhenUsed="1" w:defSemiHidden="1" w:defUIPriority="99" w:defLockedState="0">
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Normal"/>
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="9" w:semiHidden="0" w:name="heading 1"/>
-    <w:lsdException w:qFormat="1" w:uiPriority="9" w:semiHidden="0" w:name="heading 2"/>
-    <w:lsdException w:qFormat="1" w:uiPriority="9" w:semiHidden="0" w:name="heading 3"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 2"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 3"/>
     <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 4"/>
     <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 5"/>
     <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 6"/>
     <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 7"/>
     <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 8"/>
     <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 9"/>
     <w:lsdException w:uiPriority="99" w:name="index 1"/>
     <w:lsdException w:uiPriority="99" w:name="index 2"/>
     <w:lsdException w:uiPriority="99" w:name="index 3"/>
     <w:lsdException w:uiPriority="99" w:name="index 4"/>
     <w:lsdException w:uiPriority="99" w:name="index 5"/>
     <w:lsdException w:uiPriority="99" w:name="index 6"/>
     <w:lsdException w:uiPriority="99" w:name="index 7"/>
     <w:lsdException w:uiPriority="99" w:name="index 8"/>
     <w:lsdException w:uiPriority="99" w:name="index 9"/>
     <w:lsdException w:uiPriority="39" w:name="toc 1"/>
     <w:lsdException w:uiPriority="39" w:name="toc 2"/>
     <w:lsdException w:uiPriority="39" w:name="toc 3"/>
     <w:lsdException w:uiPriority="39" w:name="toc 4"/>
     <w:lsdException w:uiPriority="39" w:name="toc 5"/>
     <w:lsdException w:uiPriority="39" w:name="toc 6"/>
     <w:lsdException w:uiPriority="39" w:name="toc 7"/>
     <w:lsdException w:uiPriority="39" w:name="toc 8"/>
     <w:lsdException w:uiPriority="39" w:name="toc 9"/>
     <w:lsdException w:uiPriority="99" w:name="Normal Indent"/>
     <w:lsdException w:uiPriority="99" w:name="footnote text"/>
     <w:lsdException w:uiPriority="99" w:name="annotation text"/>
-    <w:lsdException w:uiPriority="99" w:semiHidden="0" w:name="header"/>
-    <w:lsdException w:uiPriority="99" w:semiHidden="0" w:name="footer"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="99" w:semiHidden="0" w:name="header"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="99" w:semiHidden="0" w:name="footer"/>
     <w:lsdException w:uiPriority="99" w:name="index heading"/>
     <w:lsdException w:qFormat="1" w:uiPriority="35" w:name="caption"/>
     <w:lsdException w:uiPriority="99" w:name="table of figures"/>
     <w:lsdException w:uiPriority="99" w:name="envelope address"/>
     <w:lsdException w:uiPriority="99" w:name="envelope return"/>
     <w:lsdException w:uiPriority="99" w:name="footnote reference"/>
     <w:lsdException w:uiPriority="99" w:name="annotation reference"/>
     <w:lsdException w:uiPriority="99" w:name="line number"/>
     <w:lsdException w:uiPriority="99" w:name="page number"/>
     <w:lsdException w:uiPriority="99" w:name="endnote reference"/>
     <w:lsdException w:uiPriority="99" w:name="endnote text"/>
     <w:lsdException w:uiPriority="99" w:name="table of authorities"/>
-    <w:lsdException w:uiPriority="99" w:semiHidden="0" w:name="macro"/>
+    <w:lsdException w:uiPriority="99" w:name="macro"/>
     <w:lsdException w:uiPriority="99" w:name="toa heading"/>
-    <w:lsdException w:uiPriority="99" w:semiHidden="0" w:name="List"/>
-[...3 lines deleted...]
-    <w:lsdException w:uiPriority="99" w:semiHidden="0" w:name="List 3"/>
+    <w:lsdException w:uiPriority="99" w:name="List"/>
+    <w:lsdException w:uiPriority="99" w:name="List Bullet"/>
+    <w:lsdException w:uiPriority="99" w:name="List Number"/>
+    <w:lsdException w:uiPriority="99" w:name="List 2"/>
+    <w:lsdException w:uiPriority="99" w:name="List 3"/>
     <w:lsdException w:uiPriority="99" w:name="List 4"/>
     <w:lsdException w:uiPriority="99" w:name="List 5"/>
-    <w:lsdException w:uiPriority="99" w:semiHidden="0" w:name="List Bullet 2"/>
-    <w:lsdException w:uiPriority="99" w:semiHidden="0" w:name="List Bullet 3"/>
+    <w:lsdException w:uiPriority="99" w:name="List Bullet 2"/>
+    <w:lsdException w:uiPriority="99" w:name="List Bullet 3"/>
     <w:lsdException w:uiPriority="99" w:name="List Bullet 4"/>
     <w:lsdException w:uiPriority="99" w:name="List Bullet 5"/>
-    <w:lsdException w:uiPriority="99" w:semiHidden="0" w:name="List Number 2"/>
-    <w:lsdException w:uiPriority="99" w:semiHidden="0" w:name="List Number 3"/>
+    <w:lsdException w:uiPriority="99" w:name="List Number 2"/>
+    <w:lsdException w:uiPriority="99" w:name="List Number 3"/>
     <w:lsdException w:uiPriority="99" w:name="List Number 4"/>
     <w:lsdException w:uiPriority="99" w:name="List Number 5"/>
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="10" w:semiHidden="0" w:name="Title"/>
     <w:lsdException w:uiPriority="99" w:name="Closing"/>
     <w:lsdException w:uiPriority="99" w:name="Signature"/>
-    <w:lsdException w:qFormat="1" w:uiPriority="1" w:name="Default Paragraph Font"/>
-    <w:lsdException w:uiPriority="99" w:semiHidden="0" w:name="Body Text"/>
+    <w:lsdException w:uiPriority="1" w:name="Default Paragraph Font"/>
+    <w:lsdException w:uiPriority="99" w:name="Body Text"/>
     <w:lsdException w:uiPriority="99" w:name="Body Text Indent"/>
-    <w:lsdException w:uiPriority="99" w:semiHidden="0" w:name="List Continue"/>
-[...1 lines deleted...]
-    <w:lsdException w:uiPriority="99" w:semiHidden="0" w:name="List Continue 3"/>
+    <w:lsdException w:uiPriority="99" w:name="List Continue"/>
+    <w:lsdException w:uiPriority="99" w:name="List Continue 2"/>
+    <w:lsdException w:uiPriority="99" w:name="List Continue 3"/>
     <w:lsdException w:uiPriority="99" w:name="List Continue 4"/>
     <w:lsdException w:uiPriority="99" w:name="List Continue 5"/>
     <w:lsdException w:uiPriority="99" w:name="Message Header"/>
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="11" w:semiHidden="0" w:name="Subtitle"/>
     <w:lsdException w:uiPriority="99" w:name="Salutation"/>
     <w:lsdException w:uiPriority="99" w:name="Date"/>
     <w:lsdException w:uiPriority="99" w:name="Body Text First Indent"/>
     <w:lsdException w:uiPriority="99" w:name="Body Text First Indent 2"/>
     <w:lsdException w:uiPriority="99" w:name="Note Heading"/>
-    <w:lsdException w:uiPriority="99" w:semiHidden="0" w:name="Body Text 2"/>
-    <w:lsdException w:uiPriority="99" w:semiHidden="0" w:name="Body Text 3"/>
+    <w:lsdException w:uiPriority="99" w:name="Body Text 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Body Text 3"/>
     <w:lsdException w:uiPriority="99" w:name="Body Text Indent 2"/>
     <w:lsdException w:uiPriority="99" w:name="Body Text Indent 3"/>
     <w:lsdException w:uiPriority="99" w:name="Block Text"/>
     <w:lsdException w:uiPriority="99" w:name="Hyperlink"/>
     <w:lsdException w:uiPriority="99" w:name="FollowedHyperlink"/>
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="22" w:semiHidden="0" w:name="Strong"/>
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="20" w:semiHidden="0" w:name="Emphasis"/>
     <w:lsdException w:uiPriority="99" w:name="Document Map"/>
     <w:lsdException w:uiPriority="99" w:name="Plain Text"/>
     <w:lsdException w:uiPriority="99" w:name="E-mail Signature"/>
     <w:lsdException w:uiPriority="99" w:name="Normal (Web)"/>
     <w:lsdException w:uiPriority="99" w:name="HTML Acronym"/>
     <w:lsdException w:uiPriority="99" w:name="HTML Address"/>
     <w:lsdException w:uiPriority="99" w:name="HTML Cite"/>
     <w:lsdException w:uiPriority="99" w:name="HTML Code"/>
     <w:lsdException w:uiPriority="99" w:name="HTML Definition"/>
     <w:lsdException w:uiPriority="99" w:name="HTML Keyboard"/>
     <w:lsdException w:uiPriority="99" w:name="HTML Preformatted"/>
     <w:lsdException w:uiPriority="99" w:name="HTML Sample"/>
     <w:lsdException w:uiPriority="99" w:name="HTML Typewriter"/>
     <w:lsdException w:uiPriority="99" w:name="HTML Variable"/>
-    <w:lsdException w:qFormat="1" w:uiPriority="99" w:name="Normal Table"/>
+    <w:lsdException w:uiPriority="99" w:name="Normal Table"/>
     <w:lsdException w:uiPriority="99" w:name="annotation subject"/>
     <w:lsdException w:uiPriority="99" w:name="Table Simple 1"/>
     <w:lsdException w:uiPriority="99" w:name="Table Simple 2"/>
     <w:lsdException w:uiPriority="99" w:name="Table Simple 3"/>
     <w:lsdException w:uiPriority="99" w:name="Table Classic 1"/>
     <w:lsdException w:uiPriority="99" w:name="Table Classic 2"/>
     <w:lsdException w:uiPriority="99" w:name="Table Classic 3"/>
     <w:lsdException w:uiPriority="99" w:name="Table Classic 4"/>
     <w:lsdException w:uiPriority="99" w:name="Table Colorful 1"/>
     <w:lsdException w:uiPriority="99" w:name="Table Colorful 2"/>
     <w:lsdException w:uiPriority="99" w:name="Table Colorful 3"/>
     <w:lsdException w:uiPriority="99" w:name="Table Columns 1"/>
     <w:lsdException w:uiPriority="99" w:name="Table Columns 2"/>
     <w:lsdException w:uiPriority="99" w:name="Table Columns 3"/>
     <w:lsdException w:uiPriority="99" w:name="Table Columns 4"/>
     <w:lsdException w:uiPriority="99" w:name="Table Columns 5"/>
     <w:lsdException w:uiPriority="99" w:name="Table Grid 1"/>
     <w:lsdException w:uiPriority="99" w:name="Table Grid 2"/>
     <w:lsdException w:uiPriority="99" w:name="Table Grid 3"/>
     <w:lsdException w:uiPriority="99" w:name="Table Grid 4"/>
     <w:lsdException w:uiPriority="99" w:name="Table Grid 5"/>
     <w:lsdException w:uiPriority="99" w:name="Table Grid 6"/>
     <w:lsdException w:uiPriority="99" w:name="Table Grid 7"/>
     <w:lsdException w:uiPriority="99" w:name="Table Grid 8"/>
     <w:lsdException w:uiPriority="99" w:name="Table List 1"/>
     <w:lsdException w:uiPriority="99" w:name="Table List 2"/>
     <w:lsdException w:uiPriority="99" w:name="Table List 3"/>
     <w:lsdException w:uiPriority="99" w:name="Table List 4"/>
     <w:lsdException w:uiPriority="99" w:name="Table List 5"/>
     <w:lsdException w:uiPriority="99" w:name="Table List 6"/>
     <w:lsdException w:uiPriority="99" w:name="Table List 7"/>
     <w:lsdException w:uiPriority="99" w:name="Table List 8"/>
     <w:lsdException w:uiPriority="99" w:name="Table 3D effects 1"/>
     <w:lsdException w:uiPriority="99" w:name="Table 3D effects 2"/>
     <w:lsdException w:uiPriority="99" w:name="Table 3D effects 3"/>
     <w:lsdException w:uiPriority="99" w:name="Table Contemporary"/>
     <w:lsdException w:uiPriority="99" w:name="Table Elegant"/>
     <w:lsdException w:uiPriority="99" w:name="Table Professional"/>
     <w:lsdException w:uiPriority="99" w:name="Table Subtle 1"/>
     <w:lsdException w:uiPriority="99" w:name="Table Subtle 2"/>
     <w:lsdException w:uiPriority="99" w:name="Table Web 1"/>
     <w:lsdException w:uiPriority="99" w:name="Table Web 2"/>
     <w:lsdException w:uiPriority="99" w:name="Table Web 3"/>
     <w:lsdException w:uiPriority="99" w:name="Balloon Text"/>
-    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="59" w:semiHidden="0" w:name="Table Grid"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="39" w:semiHidden="0" w:name="Table Grid"/>
     <w:lsdException w:uiPriority="99" w:name="Table Theme"/>
-    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="1" w:semiHidden="0" w:name="No Spacing"/>
-[...19 lines deleted...]
-    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="65" w:semiHidden="0" w:name="Medium List 1 Accent 1"/>
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="34" w:semiHidden="0" w:name="List Paragraph"/>
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="29" w:semiHidden="0" w:name="Quote"/>
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="30" w:semiHidden="0" w:name="Intense Quote"/>
-    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="66" w:semiHidden="0" w:name="Medium List 2 Accent 1"/>
-[...76 lines deleted...]
-    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="73" w:semiHidden="0" w:name="Colorful Grid Accent 6"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
-      <w:spacing w:after="80" w:line="252" w:lineRule="auto"/>
+      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
-      <w:sz w:val="20"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="2">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="1"/>
     <w:next w:val="1"/>
-    <w:link w:val="40"/>
+    <w:link w:val="20"/>
     <w:qFormat/>
     <w:uiPriority w:val="9"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="480" w:after="0"/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-      <w:b/>
-[...3 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:color w:val="104862" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="3">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="1"/>
     <w:next w:val="1"/>
-    <w:link w:val="41"/>
-[...44 lines deleted...]
-    <w:link w:val="52"/>
+    <w:link w:val="21"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:uiPriority w:val="9"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200" w:after="0"/>
-      <w:outlineLvl w:val="3"/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-      <w:b/>
-[...8 lines deleted...]
-      </w14:textFill>
+      <w:color w:val="104862" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="6">
-    <w:name w:val="heading 5"/>
+  <w:style w:type="paragraph" w:styleId="4">
+    <w:name w:val="heading 3"/>
     <w:basedOn w:val="1"/>
     <w:next w:val="1"/>
-    <w:link w:val="53"/>
+    <w:link w:val="22"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:uiPriority w:val="9"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200" w:after="0"/>
-      <w:outlineLvl w:val="4"/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-      <w:color w:val="254061" w:themeColor="accent1" w:themeShade="80"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="104862" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="7">
-    <w:name w:val="heading 6"/>
+  <w:style w:type="paragraph" w:styleId="5">
+    <w:name w:val="heading 4"/>
     <w:basedOn w:val="1"/>
     <w:next w:val="1"/>
-    <w:link w:val="54"/>
+    <w:link w:val="23"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:uiPriority w:val="9"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200" w:after="0"/>
-      <w:outlineLvl w:val="5"/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="254061" w:themeColor="accent1" w:themeShade="80"/>
+      <w:color w:val="104862" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="8">
-    <w:name w:val="heading 7"/>
+  <w:style w:type="paragraph" w:styleId="6">
+    <w:name w:val="heading 5"/>
     <w:basedOn w:val="1"/>
     <w:next w:val="1"/>
-    <w:link w:val="55"/>
+    <w:link w:val="24"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:uiPriority w:val="9"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200" w:after="0"/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="104862" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="7">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="1"/>
+    <w:next w:val="1"/>
+    <w:link w:val="25"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:uiPriority w:val="9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w14:textFill>
+        <w14:solidFill>
+          <w14:schemeClr w14:val="tx1">
+            <w14:lumMod w14:val="65000"/>
+            <w14:lumOff w14:val="35000"/>
+          </w14:schemeClr>
+        </w14:solidFill>
+      </w14:textFill>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="8">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="1"/>
+    <w:next w:val="1"/>
+    <w:link w:val="26"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:uiPriority w:val="9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w14:textFill>
+        <w14:solidFill>
+          <w14:schemeClr w14:val="tx1">
+            <w14:lumMod w14:val="65000"/>
+            <w14:lumOff w14:val="35000"/>
+          </w14:schemeClr>
+        </w14:solidFill>
+      </w14:textFill>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="9">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="1"/>
+    <w:next w:val="1"/>
+    <w:link w:val="27"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:uiPriority w:val="9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+      <w14:textFill>
+        <w14:solidFill>
+          <w14:schemeClr w14:val="tx1">
+            <w14:lumMod w14:val="85000"/>
+            <w14:lumOff w14:val="15000"/>
+          </w14:schemeClr>
+        </w14:solidFill>
+      </w14:textFill>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="10">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="1"/>
+    <w:next w:val="1"/>
+    <w:link w:val="28"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:uiPriority w:val="9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+      <w14:textFill>
+        <w14:solidFill>
+          <w14:schemeClr w14:val="tx1">
+            <w14:lumMod w14:val="85000"/>
+            <w14:lumOff w14:val="15000"/>
+          </w14:schemeClr>
+        </w14:solidFill>
+      </w14:textFill>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="17">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:uiPriority w:val="1"/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="18">
+    <w:name w:val="Normal Table"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="11">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="1"/>
+    <w:next w:val="1"/>
+    <w:link w:val="29"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="10"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="12">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="1"/>
+    <w:link w:val="38"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4252"/>
+        <w:tab w:val="right" w:pos="8504"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="13">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="1"/>
+    <w:link w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4252"/>
+        <w:tab w:val="right" w:pos="8504"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="14">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="1"/>
+    <w:next w:val="1"/>
+    <w:link w:val="30"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="11"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w14:textFill>
+        <w14:solidFill>
+          <w14:schemeClr w14:val="tx1">
+            <w14:lumMod w14:val="65000"/>
+            <w14:lumOff w14:val="35000"/>
+          </w14:schemeClr>
+        </w14:solidFill>
+      </w14:textFill>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="15">
+    <w:name w:val="List Bullet"/>
+    <w:basedOn w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="0"/>
+        <w:numId w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="16">
+    <w:name w:val="List Number"/>
+    <w:basedOn w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="0"/>
+        <w:numId w:val="2"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="19">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="18"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="39"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblLayout w:type="fixed"/>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="20">
+    <w:name w:val="Título 1 Char"/>
+    <w:basedOn w:val="17"/>
+    <w:link w:val="2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="104862" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="21">
+    <w:name w:val="Título 2 Char"/>
+    <w:basedOn w:val="17"/>
+    <w:link w:val="3"/>
+    <w:semiHidden/>
+    <w:uiPriority w:val="9"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="104862" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="22">
+    <w:name w:val="Título 3 Char"/>
+    <w:basedOn w:val="17"/>
+    <w:link w:val="4"/>
+    <w:semiHidden/>
+    <w:uiPriority w:val="9"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="104862" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="23">
+    <w:name w:val="Título 4 Char"/>
+    <w:basedOn w:val="17"/>
+    <w:link w:val="5"/>
+    <w:semiHidden/>
+    <w:uiPriority w:val="9"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="104862" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="24">
+    <w:name w:val="Título 5 Char"/>
+    <w:basedOn w:val="17"/>
+    <w:link w:val="6"/>
+    <w:semiHidden/>
+    <w:uiPriority w:val="9"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="104862" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="25">
+    <w:name w:val="Título 6 Char"/>
+    <w:basedOn w:val="17"/>
+    <w:link w:val="7"/>
+    <w:semiHidden/>
+    <w:uiPriority w:val="9"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w14:textFill>
+        <w14:solidFill>
+          <w14:schemeClr w14:val="tx1">
+            <w14:lumMod w14:val="65000"/>
+            <w14:lumOff w14:val="35000"/>
+          </w14:schemeClr>
+        </w14:solidFill>
+      </w14:textFill>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="26">
+    <w:name w:val="Título 7 Char"/>
+    <w:basedOn w:val="17"/>
+    <w:link w:val="8"/>
+    <w:semiHidden/>
+    <w:uiPriority w:val="9"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w14:textFill>
+        <w14:solidFill>
+          <w14:schemeClr w14:val="tx1">
+            <w14:lumMod w14:val="65000"/>
+            <w14:lumOff w14:val="35000"/>
+          </w14:schemeClr>
+        </w14:solidFill>
+      </w14:textFill>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="27">
+    <w:name w:val="Título 8 Char"/>
+    <w:basedOn w:val="17"/>
+    <w:link w:val="9"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:uiPriority w:val="9"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+      <w14:textFill>
+        <w14:solidFill>
+          <w14:schemeClr w14:val="tx1">
+            <w14:lumMod w14:val="85000"/>
+            <w14:lumOff w14:val="15000"/>
+          </w14:schemeClr>
+        </w14:solidFill>
+      </w14:textFill>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="28">
+    <w:name w:val="Título 9 Char"/>
+    <w:basedOn w:val="17"/>
+    <w:link w:val="10"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:uiPriority w:val="9"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+      <w14:textFill>
+        <w14:solidFill>
+          <w14:schemeClr w14:val="tx1">
+            <w14:lumMod w14:val="85000"/>
+            <w14:lumOff w14:val="15000"/>
+          </w14:schemeClr>
+        </w14:solidFill>
+      </w14:textFill>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="29">
+    <w:name w:val="Título Char"/>
+    <w:basedOn w:val="17"/>
+    <w:link w:val="11"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="10"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="30">
+    <w:name w:val="Subtítulo Char"/>
+    <w:basedOn w:val="17"/>
+    <w:link w:val="14"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="11"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w14:textFill>
+        <w14:solidFill>
+          <w14:schemeClr w14:val="tx1">
+            <w14:lumMod w14:val="65000"/>
+            <w14:lumOff w14:val="35000"/>
+          </w14:schemeClr>
+        </w14:solidFill>
+      </w14:textFill>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="31">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="1"/>
+    <w:next w:val="1"/>
+    <w:link w:val="32"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="29"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
       <w14:textFill>
         <w14:solidFill>
           <w14:schemeClr w14:val="tx1">
             <w14:lumMod w14:val="75000"/>
             <w14:lumOff w14:val="25000"/>
           </w14:schemeClr>
         </w14:solidFill>
       </w14:textFill>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="9">
-[...575 lines deleted...]
-    <w:link w:val="51"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="32">
+    <w:name w:val="Citação Char"/>
+    <w:basedOn w:val="17"/>
+    <w:link w:val="31"/>
     <w:qFormat/>
     <w:uiPriority w:val="29"/>
     <w:rPr>
-      <w:i/>
-[...76 lines deleted...]
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
       <w14:textFill>
         <w14:solidFill>
           <w14:schemeClr w14:val="tx1">
             <w14:lumMod w14:val="75000"/>
             <w14:lumOff w14:val="25000"/>
           </w14:schemeClr>
         </w14:solidFill>
       </w14:textFill>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="56">
-[...4 lines deleted...]
-    <w:uiPriority w:val="9"/>
+  <w:style w:type="paragraph" w:styleId="33">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="1"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="34"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="34">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="17"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="21"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-[...7 lines deleted...]
-      </w14:textFill>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="104862" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="57">
-[...22 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="58">
+  <w:style w:type="paragraph" w:styleId="35">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="1"/>
     <w:next w:val="1"/>
-    <w:link w:val="59"/>
+    <w:link w:val="36"/>
     <w:qFormat/>
     <w:uiPriority w:val="30"/>
     <w:pPr>
       <w:pBdr>
-        <w:bottom w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="4" w:space="4"/>
+        <w:top w:val="single" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF" w:sz="4" w:space="10"/>
+        <w:bottom w:val="single" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF" w:sz="4" w:space="10"/>
       </w:pBdr>
-      <w:spacing w:before="200" w:after="280"/>
-      <w:ind w:left="936" w:right="936"/>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-    <w:rPr>
-[...34 lines deleted...]
-    <w:uiPriority w:val="19"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="808080" w:themeColor="text1" w:themeTint="80"/>
-[...7 lines deleted...]
-      </w14:textFill>
+      <w:color w:val="104862" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="61">
-[...1 lines deleted...]
-    <w:basedOn w:val="32"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="36">
+    <w:name w:val="Citação Intensa Char"/>
+    <w:basedOn w:val="17"/>
+    <w:link w:val="35"/>
     <w:qFormat/>
-    <w:uiPriority w:val="21"/>
+    <w:uiPriority w:val="30"/>
     <w:rPr>
-      <w:b/>
-      <w:bCs/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...4 lines deleted...]
-      </w14:textFill>
+      <w:color w:val="104862" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="62">
-[...15 lines deleted...]
-  <w:style w:type="character" w:customStyle="1" w:styleId="63">
+  <w:style w:type="character" w:customStyle="1" w:styleId="37">
     <w:name w:val="Intense Reference"/>
-    <w:basedOn w:val="32"/>
+    <w:basedOn w:val="17"/>
     <w:qFormat/>
     <w:uiPriority w:val="32"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
-      <w:color w:val="C0504D" w:themeColor="accent2"/>
-[...17 lines deleted...]
-      <w:smallCaps/>
+      <w:color w:val="104862" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="65">
-[...4 lines deleted...]
-    <w:unhideWhenUsed/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="38">
+    <w:name w:val="Cabeçalho Char"/>
+    <w:basedOn w:val="17"/>
+    <w:link w:val="12"/>
     <w:qFormat/>
-    <w:uiPriority w:val="39"/>
+    <w:uiPriority w:val="99"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="39">
+    <w:name w:val="Rodapé Char"/>
+    <w:basedOn w:val="17"/>
+    <w:link w:val="13"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="99"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="40">
+    <w:name w:val="Orientacao"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
-      <w:outlineLvl w:val="9"/>
-[...7 lines deleted...]
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="000000" w:themeColor="text1" w:themeShade="BF"/>
+      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cstheme="minorBidi"/>
+      <w:i/>
+      <w:color w:val="5A5A5A"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
-    <w:tblPr>
-[...83 lines deleted...]
-    </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="67">
-[...2 lines deleted...]
-    <w:uiPriority w:val="60"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="41">
+    <w:name w:val="Nota"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="376092" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cstheme="minorBidi"/>
+      <w:color w:val="4B4B4B"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
-    <w:tblPr>
-[...10847 lines deleted...]
-    </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos Display"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="100000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
-                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...38 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <s:customData xmlns="http://www.wps.cn/officeDocument/2013/wpsCustomData" xmlns:s="http://www.wps.cn/officeDocument/2013/wpsCustomData">
   <customSectProps>
     <customSectPr/>
   </customSectProps>
+  <customShpExts>
+    <customShpInfo spid="_x0000_s1025"/>
+  </customShpExts>
 </s:customData>
-</file>
-[...2 lines deleted...]
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B1977F7D-205B-4081-913C-38D41E755F92}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://www.wps.cn/officeDocument/2013/wpsCustomData"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
-[...4 lines deleted...]
-  <Paragraphs>0</Paragraphs>
+  <Template>Normal</Template>
+  <Pages>7</Pages>
+  <Words>1664</Words>
+  <Characters>8989</Characters>
+  <Lines>74</Lines>
+  <Paragraphs>21</Paragraphs>
   <TotalTime></TotalTime>
   <ScaleCrop>false</ScaleCrop>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>0</CharactersWithSpaces>
+  <CharactersWithSpaces>10632</CharactersWithSpaces>
   <Application>WPS Office_10.2.0.7646_F1E327BC-269C-435d-A152-05C5408002CA</Application>
   <DocSecurity>0</DocSecurity>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:creator>python-docx</dc:creator>
-  <dc:description>generated by python-docx</dc:description>
+  <dc:creator>Ana Carolina Villares Barral Villas Boas</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="KSOProductBuildVer">
     <vt:lpwstr>1046-10.2.0.7646</vt:lpwstr>
   </property>
 </Properties>
 </file>